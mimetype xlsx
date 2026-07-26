--- v0 (2026-05-30)
+++ v1 (2026-07-26)
@@ -448,406 +448,406 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="2" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2">
-        <v>97777</v>
+        <v>97774</v>
       </c>
       <c r="C2">
-        <v>92407</v>
+        <v>92401</v>
       </c>
       <c r="D2">
-        <v>190184</v>
+        <v>190175</v>
       </c>
       <c r="E2">
-        <v>105743</v>
+        <v>105739</v>
       </c>
       <c r="F2">
-        <v>83971</v>
+        <v>83967</v>
       </c>
       <c r="G2">
-        <v>470</v>
+        <v>469</v>
       </c>
     </row>
     <row r="3" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>399796</v>
+        <v>399752</v>
       </c>
       <c r="C3">
-        <v>372496</v>
+        <v>372458</v>
       </c>
       <c r="D3">
-        <v>772292</v>
+        <v>772210</v>
       </c>
       <c r="E3">
-        <v>304510</v>
+        <v>304477</v>
       </c>
       <c r="F3">
-        <v>290218</v>
+        <v>290189</v>
       </c>
       <c r="G3">
-        <v>177564</v>
+        <v>177544</v>
       </c>
     </row>
     <row r="4" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4">
-        <v>589272</v>
+        <v>589208</v>
       </c>
       <c r="C4">
-        <v>534272</v>
+        <v>534194</v>
       </c>
       <c r="D4">
-        <v>1123544</v>
+        <v>1123402</v>
       </c>
       <c r="E4">
-        <v>408330</v>
+        <v>408280</v>
       </c>
       <c r="F4">
-        <v>407197</v>
+        <v>407147</v>
       </c>
       <c r="G4">
-        <v>308017</v>
+        <v>307975</v>
       </c>
     </row>
     <row r="5" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5">
-        <v>637513</v>
+        <v>637465</v>
       </c>
       <c r="C5">
-        <v>607681</v>
+        <v>607628</v>
       </c>
       <c r="D5">
-        <v>1245194</v>
+        <v>1245093</v>
       </c>
       <c r="E5">
-        <v>447333</v>
+        <v>447298</v>
       </c>
       <c r="F5">
-        <v>443768</v>
+        <v>443732</v>
       </c>
       <c r="G5">
-        <v>354093</v>
+        <v>354063</v>
       </c>
     </row>
     <row r="6" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6">
-        <v>841225</v>
+        <v>841149</v>
       </c>
       <c r="C6">
-        <v>837694</v>
+        <v>837654</v>
       </c>
       <c r="D6">
-        <v>1678919</v>
+        <v>1678803</v>
       </c>
       <c r="E6">
-        <v>590862</v>
+        <v>590823</v>
       </c>
       <c r="F6">
-        <v>585629</v>
+        <v>585587</v>
       </c>
       <c r="G6">
-        <v>502428</v>
+        <v>502393</v>
       </c>
     </row>
     <row r="7" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7">
-        <v>976798</v>
+        <v>976760</v>
       </c>
       <c r="C7">
-        <v>989460</v>
+        <v>989410</v>
       </c>
       <c r="D7">
-        <v>1966258</v>
+        <v>1966170</v>
       </c>
       <c r="E7">
-        <v>649461</v>
+        <v>649430</v>
       </c>
       <c r="F7">
-        <v>649013</v>
+        <v>648982</v>
       </c>
       <c r="G7">
-        <v>667784</v>
+        <v>667758</v>
       </c>
     </row>
     <row r="8" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8">
-        <v>866841</v>
+        <v>866831</v>
       </c>
       <c r="C8">
-        <v>912552</v>
+        <v>912538</v>
       </c>
       <c r="D8">
-        <v>1779393</v>
+        <v>1779369</v>
       </c>
       <c r="E8">
-        <v>460753</v>
+        <v>460743</v>
       </c>
       <c r="F8">
-        <v>506482</v>
+        <v>506470</v>
       </c>
       <c r="G8">
-        <v>812158</v>
+        <v>812156</v>
       </c>
     </row>
     <row r="9" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9">
-        <v>820234</v>
+        <v>820221</v>
       </c>
       <c r="C9">
-        <v>900418</v>
+        <v>900405</v>
       </c>
       <c r="D9">
-        <v>1720652</v>
+        <v>1720626</v>
       </c>
       <c r="E9">
-        <v>416718</v>
+        <v>416710</v>
       </c>
       <c r="F9">
-        <v>431812</v>
+        <v>431803</v>
       </c>
       <c r="G9">
-        <v>872122</v>
+        <v>872113</v>
       </c>
     </row>
     <row r="10" spans="1:7" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10">
-        <v>626957</v>
+        <v>626946</v>
       </c>
       <c r="C10">
-        <v>932167</v>
+        <v>932150</v>
       </c>
       <c r="D10">
-        <v>1559124</v>
+        <v>1559096</v>
       </c>
       <c r="E10">
-        <v>348777</v>
+        <v>348770</v>
       </c>
       <c r="F10">
-        <v>346845</v>
+        <v>346838</v>
       </c>
       <c r="G10">
-        <v>863502</v>
+        <v>863488</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" mc:Ignorable="x14ac">
   <dimension ref="A1:D1048576"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="18" customWidth="1"/>
     <col min="2" max="2" width="15" customWidth="1"/>
     <col min="3" max="3" width="13" customWidth="1"/>
     <col min="4" max="4" width="13" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>14</v>
       </c>
       <c r="C1" t="s">
         <v>15</v>
       </c>
       <c r="D1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A2" t="s">
         <v>18</v>
       </c>
       <c r="B2">
-        <v>96650</v>
+        <v>96644</v>
       </c>
       <c r="C2">
         <v>6910</v>
       </c>
       <c r="D2">
         <v>277516</v>
       </c>
     </row>
     <row r="3" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A3" t="s">
         <v>6</v>
       </c>
       <c r="B3">
-        <v>292627</v>
+        <v>292598</v>
       </c>
       <c r="C3">
         <v>4251</v>
       </c>
       <c r="D3">
         <v>327756</v>
       </c>
     </row>
     <row r="4" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A4" t="s">
         <v>7</v>
       </c>
       <c r="B4">
-        <v>437550</v>
+        <v>437494</v>
       </c>
       <c r="C4">
         <v>6653</v>
       </c>
       <c r="D4">
         <v>424244</v>
       </c>
     </row>
     <row r="5" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A5" t="s">
         <v>8</v>
       </c>
       <c r="B5">
-        <v>467021</v>
+        <v>466980</v>
       </c>
       <c r="C5">
         <v>5357</v>
       </c>
       <c r="D5">
         <v>500255</v>
       </c>
     </row>
     <row r="6" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A6" t="s">
         <v>9</v>
       </c>
       <c r="B6">
-        <v>593548</v>
+        <v>593507</v>
       </c>
       <c r="C6">
         <v>4159</v>
       </c>
       <c r="D6">
         <v>678110</v>
       </c>
     </row>
     <row r="7" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A7" t="s">
         <v>10</v>
       </c>
       <c r="B7">
-        <v>652717</v>
+        <v>652683</v>
       </c>
       <c r="C7">
-        <v>3682</v>
+        <v>3681</v>
       </c>
       <c r="D7">
         <v>714534</v>
       </c>
     </row>
     <row r="8" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A8" t="s">
         <v>11</v>
       </c>
       <c r="B8">
-        <v>507647</v>
+        <v>507635</v>
       </c>
       <c r="C8">
         <v>2524</v>
       </c>
       <c r="D8">
         <v>549756</v>
       </c>
     </row>
     <row r="9" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A9" t="s">
         <v>12</v>
       </c>
       <c r="B9">
-        <v>440046</v>
+        <v>440041</v>
       </c>
       <c r="C9">
         <v>2346</v>
       </c>
       <c r="D9">
         <v>453919</v>
       </c>
     </row>
     <row r="10" spans="1:4" x14ac:dyDescent="0.25">
       <c r="A10" t="s">
         <v>13</v>
       </c>
       <c r="B10">
-        <v>417075</v>
+        <v>417066</v>
       </c>
       <c r="C10">
         <v>3616</v>
       </c>
       <c r="D10">
         <v>370048</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.75" right="0.75" top="1" bottom="1" header="0.5" footer="0.5"/>
   <headerFooter alignWithMargins="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>