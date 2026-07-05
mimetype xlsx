--- v0 (2026-05-04)
+++ v1 (2026-07-05)
@@ -25,66 +25,66 @@
    <Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/>
 </Relationships>
 
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="5" lowestEdited="5" rupBuild="9302"/>
   <workbookPr showInkAnnotation="0" autoCompressPictures="0"/>
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="COVID19" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0" concurrentCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="75" uniqueCount="43">
   <si>
     <t>Report sintesi casi COVID-19</t>
   </si>
   <si>
-    <t>Emilia-Romagna, aggiornamento al 03/05/2026</t>
+    <t>Emilia-Romagna, aggiornamento al 04/07/2026</t>
   </si>
   <si>
     <t>  </t>
   </si>
   <si>
     <t>Attività di laboratorio</t>
   </si>
   <si>
     <t>Diagnostica SARS-CoV-2</t>
   </si>
   <si>
-    <t>03/05/2026</t>
-[...2 lines deleted...]
-    <t>02/05/2026</t>
+    <t>04/07/2026</t>
+  </si>
+  <si>
+    <t>03/07/2026</t>
   </si>
   <si>
     <t>Differenza</t>
   </si>
   <si>
     <t>Tamponi molecolari effettuati</t>
   </si>
   <si>
     <t>Tamponi antigenici effettuati</t>
   </si>
   <si>
     <t>Totale tamponi effettuati</t>
   </si>
   <si>
     <t>Sintesi dei casi</t>
   </si>
   <si>
     <t>Casi positivi al SARS-CoV-2</t>
   </si>
   <si>
     <t>Ricoverati ordinari</t>
   </si>
   <si>
     <t>Ricoverati in terapia intensiva</t>
   </si>
@@ -468,399 +468,399 @@
     <row r="4" ht="16" customHeight="1">
       <c r="A4" s="1" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="5" ht="12" customHeight="1"/>
     <row r="6" ht="14" customHeight="1">
       <c r="A6" s="2" t="s">
         <v>4</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D6" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="7" ht="14" customHeight="1">
       <c r="A7" s="4" t="s">
         <v>8</v>
       </c>
       <c r="B7" s="5">
-        <v>10908790</v>
+        <v>10911894</v>
       </c>
       <c r="C7" s="5">
-        <v>10908713</v>
+        <v>10911861</v>
       </c>
       <c r="D7" s="5">
-        <v>77</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" ht="14" customHeight="1">
       <c r="A8" s="4" t="s">
         <v>9</v>
       </c>
       <c r="B8" s="5">
-        <v>9469967</v>
+        <v>9471408</v>
       </c>
       <c r="C8" s="5">
-        <v>9469948</v>
+        <v>9471394</v>
       </c>
       <c r="D8" s="5">
-        <v>19</v>
+        <v>14</v>
       </c>
     </row>
     <row r="9" ht="14" customHeight="1">
       <c r="A9" s="4" t="s">
         <v>10</v>
       </c>
       <c r="B9" s="5">
-        <v>20378757</v>
+        <v>20383302</v>
       </c>
       <c r="C9" s="5">
-        <v>20378661</v>
+        <v>20383255</v>
       </c>
       <c r="D9" s="5">
-        <v>96</v>
+        <v>47</v>
       </c>
     </row>
     <row r="10" ht="12" customHeight="1"/>
     <row r="11" ht="16" customHeight="1">
       <c r="A11" s="1" t="s">
         <v>11</v>
       </c>
     </row>
     <row r="12" ht="12" customHeight="1"/>
     <row r="13" ht="14" customHeight="1">
       <c r="A13" s="2" t="s">
         <v>12</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D13" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="14" ht="14" customHeight="1">
       <c r="A14" s="4" t="s">
         <v>13</v>
       </c>
       <c r="B14" s="5">
-        <v>15</v>
+        <v>2</v>
       </c>
       <c r="C14" s="5">
-        <v>15</v>
+        <v>3</v>
       </c>
       <c r="D14" s="5">
-        <v>0</v>
+        <v>-1</v>
       </c>
     </row>
     <row r="15" ht="14" customHeight="1">
       <c r="A15" s="4" t="s">
         <v>14</v>
       </c>
       <c r="B15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="C15" s="5" t="s">
         <v>15</v>
       </c>
       <c r="D15" s="5" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="16" ht="14" customHeight="1">
       <c r="A16" s="4" t="s">
         <v>16</v>
       </c>
       <c r="B16" s="5">
-        <v>4</v>
+        <v>2</v>
       </c>
       <c r="C16" s="5">
-        <v>4</v>
+        <v>1</v>
       </c>
       <c r="D16" s="5">
-        <v>0</v>
+        <v>1</v>
       </c>
     </row>
     <row r="17" ht="14" customHeight="1">
       <c r="A17" s="4" t="s">
         <v>17</v>
       </c>
       <c r="B17" s="5">
-        <v>2212779</v>
+        <v>2212813</v>
       </c>
       <c r="C17" s="5">
-        <v>2212779</v>
+        <v>2212813</v>
       </c>
       <c r="D17" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="18" ht="14" customHeight="1">
       <c r="A18" s="4" t="s">
         <v>18</v>
       </c>
       <c r="B18" s="5">
         <v>20187</v>
       </c>
       <c r="C18" s="5">
         <v>20187</v>
       </c>
       <c r="D18" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="19" ht="14" customHeight="1">
       <c r="A19" s="4" t="s">
         <v>19</v>
       </c>
       <c r="B19" s="5">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="C19" s="5">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="D19" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="20" ht="14" customHeight="1">
       <c r="A20" s="4" t="s">
         <v>20</v>
       </c>
       <c r="B20" s="5">
-        <v>2232985</v>
+        <v>2233004</v>
       </c>
       <c r="C20" s="5">
-        <v>2232985</v>
+        <v>2233004</v>
       </c>
       <c r="D20" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="21" ht="12" customHeight="1"/>
     <row r="22" ht="29" customHeight="1">
       <c r="A22" s="6" t="s">
         <v>21</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="6"/>
     </row>
     <row r="23" ht="12" customHeight="1"/>
     <row r="24" ht="16" customHeight="1">
       <c r="A24" s="1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="25" ht="12" customHeight="1"/>
     <row r="26" ht="14" customHeight="1">
       <c r="A26" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="27" ht="14" customHeight="1">
       <c r="A27" s="4" t="s">
         <v>24</v>
       </c>
       <c r="B27" s="5">
-        <v>120103</v>
+        <v>120113</v>
       </c>
       <c r="C27" s="5">
-        <v>120103</v>
+        <v>120113</v>
       </c>
       <c r="D27" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="28" ht="14" customHeight="1">
       <c r="A28" s="4" t="s">
         <v>25</v>
       </c>
       <c r="B28" s="5">
-        <v>191884</v>
+        <v>191887</v>
       </c>
       <c r="C28" s="5">
-        <v>191884</v>
+        <v>191887</v>
       </c>
       <c r="D28" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="29" ht="14" customHeight="1">
       <c r="A29" s="4" t="s">
         <v>26</v>
       </c>
       <c r="B29" s="5">
         <v>255766</v>
       </c>
       <c r="C29" s="5">
         <v>255766</v>
       </c>
       <c r="D29" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="30" ht="14" customHeight="1">
       <c r="A30" s="4" t="s">
         <v>27</v>
       </c>
       <c r="B30" s="5">
         <v>330655</v>
       </c>
       <c r="C30" s="5">
         <v>330655</v>
       </c>
       <c r="D30" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="31" ht="14" customHeight="1">
       <c r="A31" s="4" t="s">
         <v>28</v>
       </c>
       <c r="B31" s="5">
-        <v>454206</v>
+        <v>454209</v>
       </c>
       <c r="C31" s="5">
-        <v>454206</v>
+        <v>454209</v>
       </c>
       <c r="D31" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="32" ht="14" customHeight="1">
       <c r="A32" s="4" t="s">
         <v>29</v>
       </c>
       <c r="B32" s="5">
         <v>67762</v>
       </c>
       <c r="C32" s="5">
         <v>67762</v>
       </c>
       <c r="D32" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="33" ht="14" customHeight="1">
       <c r="A33" s="4" t="s">
         <v>30</v>
       </c>
       <c r="B33" s="5">
-        <v>168720</v>
+        <v>168721</v>
       </c>
       <c r="C33" s="5">
-        <v>168720</v>
+        <v>168721</v>
       </c>
       <c r="D33" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="34" ht="14" customHeight="1">
       <c r="A34" s="4" t="s">
         <v>31</v>
       </c>
       <c r="B34" s="5">
-        <v>212313</v>
+        <v>212314</v>
       </c>
       <c r="C34" s="5">
-        <v>212313</v>
+        <v>212314</v>
       </c>
       <c r="D34" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="35" ht="14" customHeight="1">
       <c r="A35" s="4" t="s">
         <v>32</v>
       </c>
       <c r="B35" s="5">
-        <v>103657</v>
+        <v>103658</v>
       </c>
       <c r="C35" s="5">
-        <v>103657</v>
+        <v>103658</v>
       </c>
       <c r="D35" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="36" ht="14" customHeight="1">
       <c r="A36" s="4" t="s">
         <v>33</v>
       </c>
       <c r="B36" s="5">
         <v>123225</v>
       </c>
       <c r="C36" s="5">
         <v>123225</v>
       </c>
       <c r="D36" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="37" ht="14" customHeight="1">
       <c r="A37" s="4" t="s">
         <v>34</v>
       </c>
       <c r="B37" s="5">
         <v>204694</v>
       </c>
       <c r="C37" s="5">
         <v>204694</v>
       </c>
       <c r="D37" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="38" ht="14" customHeight="1">
       <c r="A38" s="4" t="s">
         <v>35</v>
       </c>
       <c r="B38" s="5">
-        <v>2232985</v>
+        <v>2233004</v>
       </c>
       <c r="C38" s="5">
-        <v>2232985</v>
+        <v>2233004</v>
       </c>
       <c r="D38" s="5">
         <v>0</v>
       </c>
     </row>
     <row r="39" ht="12" customHeight="1"/>
     <row r="40" ht="16" customHeight="1">
       <c r="A40" s="1" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="41" ht="12" customHeight="1"/>
     <row r="42" ht="14" customHeight="1">
       <c r="A42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>5</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>6</v>
       </c>
       <c r="D42" s="3" t="s">
         <v>7</v>
       </c>